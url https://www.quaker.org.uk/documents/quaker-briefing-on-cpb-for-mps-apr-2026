--- v0 (2026-03-30)
+++ v1 (2026-04-28)
@@ -348,573 +348,553 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, rather than weaken, </w:t>
       </w:r>
       <w:r w:rsidRPr="008248EB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the right to peaceful protest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3587D4E0" w14:textId="24A980EA" w:rsidR="00201628" w:rsidRPr="00201628" w:rsidRDefault="00201628" w:rsidP="00201628">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15C351DB" wp14:editId="07F7743C">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="12700" b="10160"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15C351DB" wp14:editId="77067BFF">
+                <wp:extent cx="6216650" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="11430"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5969000" cy="1404620"/>
+                          <a:ext cx="6216650" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1CA74F96" w14:textId="5A56ACD5" w:rsidR="00424E14" w:rsidRDefault="00424E14" w:rsidP="00424E14">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Our asks</w:t>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve"> to MPs</w:t>
+                              <w:t>Our asks to MPs</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="460FADB7" w14:textId="1082222F" w:rsidR="00E06189" w:rsidRDefault="001C17F6" w:rsidP="00201628">
+                          <w:p w14:paraId="460FADB7" w14:textId="79F80986" w:rsidR="00E06189" w:rsidRDefault="00787DEF" w:rsidP="00201628">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
-                              <w:t>Make representations to</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve">and the Government Whips </w:t>
+                              <w:t>A</w:t>
                             </w:r>
                             <w:r w:rsidR="0099650A">
-                              <w:t>to ask for</w:t>
+                              <w:t>sk for</w:t>
                             </w:r>
                             <w:r w:rsidR="00873277">
                               <w:t xml:space="preserve"> sufficient time </w:t>
                             </w:r>
                             <w:r w:rsidR="0099650A">
-                              <w:t xml:space="preserve">to be allocated </w:t>
+                              <w:t xml:space="preserve">to </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">debate </w:t>
                             </w:r>
                             <w:r w:rsidR="00B7478E">
-                              <w:t xml:space="preserve">to discuss and vote </w:t>
+                              <w:t xml:space="preserve">and vote </w:t>
                             </w:r>
                             <w:r w:rsidR="00C92684">
                               <w:t xml:space="preserve">on </w:t>
                             </w:r>
-                            <w:r w:rsidR="003C02DF" w:rsidRPr="007B1F02">
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>Lords amendment 312 (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C02DF" w:rsidRPr="00D42EA0">
+                              <w:t>new clause</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007B1F02" w:rsidRPr="00D42EA0">
+                              <w:t xml:space="preserve"> 165</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C02DF">
+                              <w:t xml:space="preserve"> on </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE7CF3" w:rsidRPr="00D42EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>new clause</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> on </w:t>
+                              <w:t>cumulative disruption</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE7CF3">
-                              <w:t xml:space="preserve">cumulative disruption. </w:t>
+                              <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="74141DB3" w14:textId="2C3F9AB8" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="00201628">
+                          <w:p w14:paraId="74141DB3" w14:textId="65F00C46" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="00201628">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
                               <w:t>Argue and vote to remove</w:t>
                             </w:r>
                             <w:r w:rsidR="00553299">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886" w:rsidRPr="00C17C5A">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>Lords amendment 312 (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D42EA0" w:rsidRPr="00D42EA0">
                               <w:t>new clause 165</w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886">
-[...4 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t xml:space="preserve">) </w:t>
                             </w:r>
                             <w:r w:rsidR="00201628" w:rsidRPr="00DB7263">
                               <w:t>cumulative</w:t>
                             </w:r>
                             <w:r w:rsidR="00201628">
                               <w:t xml:space="preserve"> disruption</w:t>
                             </w:r>
                             <w:r w:rsidR="00330ECF">
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="01891B64" w14:textId="0FDCFE75" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="001055F0">
+                          <w:p w14:paraId="01891B64" w14:textId="712924C6" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="001055F0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Argue and vote </w:t>
                             </w:r>
                             <w:r w:rsidR="001D4DEE">
-                              <w:t xml:space="preserve">to remove </w:t>
+                              <w:t>to remove</w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886" w:rsidRPr="00C17C5A">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t xml:space="preserve"> Lords amendment 311</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D4DEE">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
                               <w:t>new clause 162</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>)</w:t>
                             </w:r>
                             <w:r w:rsidR="001B0886">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00675C51">
-                              <w:t>that</w:t>
+                            <w:r w:rsidR="00D42EA0">
+                              <w:t>to</w:t>
                             </w:r>
                             <w:r w:rsidR="00F619C9">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="000E2185">
-                              <w:t xml:space="preserve">creates a new category of Extreme </w:t>
+                              <w:t xml:space="preserve">create a new category of </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F35F8A">
+                            <w:r w:rsidR="000E2185" w:rsidRPr="00D42EA0">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Extreme </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F35F8A" w:rsidRPr="00D42EA0">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>Criminal</w:t>
                             </w:r>
-                            <w:r w:rsidR="000E2185">
+                            <w:r w:rsidR="000E2185" w:rsidRPr="00D42EA0">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t xml:space="preserve"> Protest Group</w:t>
                             </w:r>
                             <w:r w:rsidR="00201628">
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5804A92A" w14:textId="4DE930E1" w:rsidR="001055F0" w:rsidRDefault="008159EE" w:rsidP="001055F0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Reiterate opposition to </w:t>
                             </w:r>
-                            <w:r w:rsidR="00675C51" w:rsidRPr="00292F48">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
                               <w:t>clause</w:t>
                             </w:r>
-                            <w:r w:rsidR="00292F48" w:rsidRPr="00292F48">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                               <w:t xml:space="preserve"> 164</w:t>
                             </w:r>
-                            <w:r w:rsidR="00675C51">
+                            <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
                               <w:t xml:space="preserve"> on places of worship and </w:t>
                             </w:r>
-                            <w:r w:rsidR="00292F48" w:rsidRPr="001B0886">
-[...3 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                               <w:t>clause</w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886" w:rsidRPr="001B0886">
-[...4 lines deleted...]
-                              <w:t>s 156</w:t>
+                            <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
+                              <w:t>s 156–158</w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886" w:rsidRPr="001B0886">
-[...13 lines deleted...]
-                            <w:r w:rsidR="00292F48">
+                            <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="001B0886">
+                            <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
                               <w:t xml:space="preserve">on </w:t>
                             </w:r>
+                            <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
+                              <w:t>face coverings.</w:t>
+                            </w:r>
                             <w:r w:rsidR="00675C51">
-                              <w:t xml:space="preserve">face coverings. </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="15C351DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:470pt;height:110.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvIfSgEwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrtqxR02l0FCGN&#10;gTT4ARfHaSwcn7HdJuPXc3a6rgzxgsiD5cudv/vuu7v19dBpdpTOKzQln05yzqQRWCuzL/m3r7s3&#10;V5z5AKYGjUaW/FF6fr15/Wrd20LOsEVdS8cIxPiityVvQ7BFlnnRyg78BK005GzQdRDIdPusdtAT&#10;eqezWZ4vsx5dbR0K6T39vR2dfJPwm0aK8LlpvAxMl5y4hXS6dFbxzDZrKPYObKvEiQb8A4sOlKGk&#10;Z6hbCMAOTv0B1Snh0GMTJgK7DJtGCZlqoGqm+YtqHlqwMtVC4nh7lsn/P1hxf3ywXxwLwzscqIGp&#10;CG/vUHz3zOC2BbOXN85h30qoKfE0Spb11henp1FqX/gIUvWfsKYmwyFgAhoa10VVqE5G6NSAx7Po&#10;cghM0M/FarnKc3IJ8k3n+Xw5S23JoHh6bp0PHyR2LF5K7qirCR6Odz5EOlA8hcRsHrWqd0rrZLh9&#10;tdWOHYEmYJe+VMGLMG1YX/LVYrYYFfgrBFGNbMesv2XqVKBR1qor+dU5CIqo23tTp0ELoPR4J8ra&#10;nISM2o0qhqEaKDAKWmH9SJI6HEeWVowuLbqfnPU0riX3Pw7gJGf6o6G2rKbzeZzvZMwXb0lD5i49&#10;1aUHjCCokgfOxus2pJ1Igtkbat9OJWGfmZy40hgmvU8rE+f80k5Rz4u9+QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhALSX6WbbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRpxEg&#10;SONUiKpnSkFC3Bx7G0eN1yF205SvZ+ECl5FGs5p5W64m34kRh9gGUrCYZyCQTLAtNQreXjfX9yBi&#10;0mR1FwgVnDHCqrq8KHVhw4lecNylRnAJxUIrcCn1hZTROPQ6zkOPxNk+DF4ntkMj7aBPXO47mWfZ&#10;nfS6JV5wuscnh+awO3oFcb397M1+Wx+cPX89r8db8775UOpqNj0uQSSc0t8x/OAzOlTMVIcj2Sg6&#10;BfxI+lXOHm4ytrWCPF/kIKtS/qevvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvIfSg&#10;EwIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0&#10;l+lm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:489.5pt;height:110.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqQnAbEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32mSqi1b1HQaHUVI&#10;YyANPoDrOI2F4zNnt0n59JydrqsGvCD8YNm+8993vzsvb4bOsINCr8FWvJjknCkrodZ2V/FvXzdv&#10;rjjzQdhaGLCq4kfl+c3q9atl70o1hRZMrZCRiPVl7yrehuDKLPOyVZ3wE3DKkrEB7ESgLe6yGkVP&#10;6p3Jpnm+yHrA2iFI5T2d3o1Gvkr6TaNk+Nw0XgVmKk6xhTRjmrdxzlZLUe5QuFbLUxjiH6LohLb0&#10;6FnqTgTB9qh/k+q0RPDQhImELoOm0VKlHCibIn+RzWMrnEq5EBzvzpj8/5OVD4dH9wVZGN7BQAVM&#10;SXh3D/K7ZxbWrbA7dYsIfatETQ8XEVnWO1+erkbUvvRRZNt/gpqKLPYBktDQYBepUJ6M1KkAxzN0&#10;NQQm6XAxLRaLOZkk2YpZPltMU1kyUT5dd+jDBwUdi4uKI1U1yYvDvQ8xHFE+ucTXPBhdb7QxaYO7&#10;7dogOwjqgE0aKYMXbsayvuLX8+l8JPBXiTyNP0l0OlArG91V/OrsJMrI7b2tU6MFoc24ppCNPYGM&#10;7EaKYdgO5BiBbqE+ElKEsWXpi9GiBfzJWU/tWnH/Yy9QcWY+WirLdTGbxf5Om9n8LTFkeGnZXlqE&#10;lSRV8cDZuFyH9CcSMHdL5dvoBPY5klOs1IaJ9+nLxD6/3Cev54+9+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhACquk+/bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo00j8NMSp&#10;EFXPlBYJcXPsbRw1XofYTVOenoULXEYazWrm23I5+U6MOMQ2kIL5LAOBZIJtqVHwtlvfPICISZPV&#10;XSBUcMYIy+ryotSFDSd6xXGbGsElFAutwKXUF1JG49DrOAs9Emf7MHid2A6NtIM+cbnvZJ5ld9Lr&#10;lnjB6R6fHZrD9ugVxNXmszf7TX1w9vz1shpvzfv6Q6nrq+npEUTCKf0dww8+o0PFTHU4ko2iU8CP&#10;pF/lbHG/YFsryPN5DrIq5X/66hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqQnAbEAIA&#10;ACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAqrpPv&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="1CA74F96" w14:textId="5A56ACD5" w:rsidR="00424E14" w:rsidRDefault="00424E14" w:rsidP="00424E14">
                       <w:pPr>
                         <w:pStyle w:val="Heading2"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Our asks</w:t>
-[...2 lines deleted...]
-                        <w:t xml:space="preserve"> to MPs</w:t>
+                        <w:t>Our asks to MPs</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="460FADB7" w14:textId="1082222F" w:rsidR="00E06189" w:rsidRDefault="001C17F6" w:rsidP="00201628">
+                    <w:p w14:paraId="460FADB7" w14:textId="79F80986" w:rsidR="00E06189" w:rsidRDefault="00787DEF" w:rsidP="00201628">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
-                        <w:t>Make representations to</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">and the Government Whips </w:t>
+                        <w:t>A</w:t>
                       </w:r>
                       <w:r w:rsidR="0099650A">
-                        <w:t>to ask for</w:t>
+                        <w:t>sk for</w:t>
                       </w:r>
                       <w:r w:rsidR="00873277">
                         <w:t xml:space="preserve"> sufficient time </w:t>
                       </w:r>
                       <w:r w:rsidR="0099650A">
-                        <w:t xml:space="preserve">to be allocated </w:t>
+                        <w:t xml:space="preserve">to </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">debate </w:t>
                       </w:r>
                       <w:r w:rsidR="00B7478E">
-                        <w:t xml:space="preserve">to discuss and vote </w:t>
+                        <w:t xml:space="preserve">and vote </w:t>
                       </w:r>
                       <w:r w:rsidR="00C92684">
                         <w:t xml:space="preserve">on </w:t>
                       </w:r>
-                      <w:r w:rsidR="003C02DF" w:rsidRPr="007B1F02">
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>Lords amendment 312 (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C02DF" w:rsidRPr="00D42EA0">
+                        <w:t>new clause</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007B1F02" w:rsidRPr="00D42EA0">
+                        <w:t xml:space="preserve"> 165</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C02DF">
+                        <w:t xml:space="preserve"> on </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE7CF3" w:rsidRPr="00D42EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>new clause</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> on </w:t>
+                        <w:t>cumulative disruption</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE7CF3">
-                        <w:t xml:space="preserve">cumulative disruption. </w:t>
+                        <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="74141DB3" w14:textId="2C3F9AB8" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="00201628">
+                    <w:p w14:paraId="74141DB3" w14:textId="65F00C46" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="00201628">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:t>Argue and vote to remove</w:t>
                       </w:r>
                       <w:r w:rsidR="00553299">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886" w:rsidRPr="00C17C5A">
-[...3 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>Lords amendment 312 (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D42EA0" w:rsidRPr="00D42EA0">
                         <w:t>new clause 165</w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886">
-[...4 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t xml:space="preserve">) </w:t>
                       </w:r>
                       <w:r w:rsidR="00201628" w:rsidRPr="00DB7263">
                         <w:t>cumulative</w:t>
                       </w:r>
                       <w:r w:rsidR="00201628">
                         <w:t xml:space="preserve"> disruption</w:t>
                       </w:r>
                       <w:r w:rsidR="00330ECF">
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="01891B64" w14:textId="0FDCFE75" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="001055F0">
+                    <w:p w14:paraId="01891B64" w14:textId="712924C6" w:rsidR="00201628" w:rsidRDefault="00387BA3" w:rsidP="001055F0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Argue and vote </w:t>
                       </w:r>
                       <w:r w:rsidR="001D4DEE">
-                        <w:t xml:space="preserve">to remove </w:t>
+                        <w:t>to remove</w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886" w:rsidRPr="00C17C5A">
-[...3 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t xml:space="preserve"> Lords amendment 311</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D4DEE">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
                         <w:t>new clause 162</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidR="001B0886">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00675C51">
-                        <w:t>that</w:t>
+                      <w:r w:rsidR="00D42EA0">
+                        <w:t>to</w:t>
                       </w:r>
                       <w:r w:rsidR="00F619C9">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="000E2185">
-                        <w:t xml:space="preserve">creates a new category of Extreme </w:t>
+                        <w:t xml:space="preserve">create a new category of </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F35F8A">
+                      <w:r w:rsidR="000E2185" w:rsidRPr="00D42EA0">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Extreme </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F35F8A" w:rsidRPr="00D42EA0">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>Criminal</w:t>
                       </w:r>
-                      <w:r w:rsidR="000E2185">
+                      <w:r w:rsidR="000E2185" w:rsidRPr="00D42EA0">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t xml:space="preserve"> Protest Group</w:t>
                       </w:r>
                       <w:r w:rsidR="00201628">
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5804A92A" w14:textId="4DE930E1" w:rsidR="001055F0" w:rsidRDefault="008159EE" w:rsidP="001055F0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Reiterate opposition to </w:t>
                       </w:r>
-                      <w:r w:rsidR="00675C51" w:rsidRPr="00292F48">
-[...3 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
                         <w:t>clause</w:t>
                       </w:r>
-                      <w:r w:rsidR="00292F48" w:rsidRPr="00292F48">
-[...3 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                         <w:t xml:space="preserve"> 164</w:t>
                       </w:r>
-                      <w:r w:rsidR="00675C51">
+                      <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
                         <w:t xml:space="preserve"> on places of worship and </w:t>
                       </w:r>
-                      <w:r w:rsidR="00292F48" w:rsidRPr="001B0886">
-[...3 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                         <w:t>clause</w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886" w:rsidRPr="001B0886">
-[...4 lines deleted...]
-                        <w:t>s 156</w:t>
+                      <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
+                        <w:t>s 156–158</w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886" w:rsidRPr="001B0886">
-[...13 lines deleted...]
-                      <w:r w:rsidR="00292F48">
+                      <w:r w:rsidR="00292F48" w:rsidRPr="00D42EA0">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="001B0886">
+                      <w:r w:rsidR="001B0886" w:rsidRPr="00D42EA0">
                         <w:t xml:space="preserve">on </w:t>
                       </w:r>
+                      <w:r w:rsidR="00675C51" w:rsidRPr="00D42EA0">
+                        <w:t>face coverings.</w:t>
+                      </w:r>
                       <w:r w:rsidR="00675C51">
-                        <w:t xml:space="preserve">face coverings. </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="458B9D59" w14:textId="73031148" w:rsidR="622FC6F5" w:rsidRDefault="622FC6F5" w:rsidP="00B61A2B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Explanation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BC24CD" w14:textId="4EE211D6" w:rsidR="00BA42D1" w:rsidRDefault="00BA42D1" w:rsidP="00815BC0">
+    <w:p w14:paraId="32BC24CD" w14:textId="6634AD8D" w:rsidR="00BA42D1" w:rsidRDefault="00BA42D1" w:rsidP="00815BC0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426"/>
       </w:pPr>
       <w:r>
         <w:t>Cumulative disruption</w:t>
       </w:r>
       <w:r w:rsidR="007B1F02">
-        <w:t xml:space="preserve"> – new clause 165</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52425">
+        <w:t>Lords amendment 312 / new</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1F02">
+        <w:t xml:space="preserve"> clause 165</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2F2DBF" w14:textId="061237F5" w:rsidR="00F81FFB" w:rsidRDefault="009862BE" w:rsidP="00BA42D1">
       <w:r>
         <w:t>At Lords Committee Stage, the government introduced an amendment to require p</w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
         <w:t xml:space="preserve">olice to consider the cumulative disruption caused by </w:t>
       </w:r>
       <w:r w:rsidR="00CC626B">
         <w:t>consecutive</w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
         <w:t xml:space="preserve"> protests </w:t>
       </w:r>
       <w:r w:rsidR="00A0040C">
         <w:t xml:space="preserve">in the same area </w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
         <w:t xml:space="preserve">when deciding whether to impose restrictions. </w:t>
       </w:r>
       <w:r w:rsidR="009F536D">
         <w:t>There are three problems with his:</w:t>
       </w:r>
     </w:p>
@@ -1001,99 +981,102 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="002312FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C5751">
         <w:t xml:space="preserve">so police could use it to ban an anti-war demo because one had happened in the same town six months earlier.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E87680" w14:textId="6EDC9117" w:rsidR="00BA42D1" w:rsidRPr="00BA42D1" w:rsidRDefault="00163C3D" w:rsidP="00BA42D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00815BC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Importance of repeat protest: </w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
-        <w:t xml:space="preserve">Democratic change often depends on sustained and repeated protest. From suffrage and civil rights to anti-apartheid and peace movements, </w:t>
+        <w:t xml:space="preserve">Democratic change often depends on sustained and repeated protest. From suffrage and civil rights to anti-apartheid and peace movements, repetition has been a central feature of effective protest. The cumulative impact of protest </w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
         <w:lastRenderedPageBreak/>
-        <w:t>repetition has been a central feature of effective protest. The cumulative impact of protest is frequently how public attention is maintained and change achieved.</w:t>
+        <w:t>is frequently how public attention is maintained and change achieved.</w:t>
       </w:r>
       <w:r w:rsidR="00275BD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C5751" w:rsidRPr="00676859">
         <w:t>Peaceful protest should not become more restricted simply because it is persistent. The repetition of protest is not</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008C5751" w:rsidRPr="00676859">
         <w:t>, in itself, evidence</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008C5751" w:rsidRPr="00676859">
         <w:t xml:space="preserve"> of wrongdoing. Any approach that treats it as such risks undermining democratic participation</w:t>
       </w:r>
       <w:r w:rsidR="00815BC0">
         <w:t xml:space="preserve"> and may cause</w:t>
       </w:r>
       <w:r w:rsidR="00BA42D1" w:rsidRPr="00676859">
         <w:t xml:space="preserve"> a chilling effect on marginalised groups who rely on sustained visibility</w:t>
       </w:r>
       <w:r w:rsidR="00815BC0">
         <w:t xml:space="preserve"> they cannot get otherwise. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423E2D50" w14:textId="380244FA" w:rsidR="00D30351" w:rsidRDefault="00D30351" w:rsidP="00276DA3">
+    <w:p w14:paraId="423E2D50" w14:textId="77CC102F" w:rsidR="00D30351" w:rsidRDefault="00D30351" w:rsidP="00276DA3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Extreme Criminal Protests Groups</w:t>
       </w:r>
       <w:r w:rsidR="00A6523E">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52425">
+        <w:t>Lords amendment 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52425">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52425">
+        <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00A6523E" w:rsidRPr="00A6523E">
         <w:t>new clause 162</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0953724D" w14:textId="233F3C50" w:rsidR="00D30351" w:rsidRPr="00D30351" w:rsidRDefault="001F051D" w:rsidP="001F051D">
       <w:r>
         <w:t xml:space="preserve">The new clause creating a category of ‘Extreme Criminal Protest Group’ (ECPG) represents a significant and troubling expansion of government power over civil society. By allowing the Home Secretary to designate groups based on broad criteria, including intent to influence public policy or democratic processes, it risks sweeping up organisations engaged in nonviolent direct action and civil disobedience, </w:t>
       </w:r>
       <w:r w:rsidR="002853ED">
         <w:t xml:space="preserve">which are central to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the UK’s democratic tradition. Although ministers claim the measure is appropriately limited, the threshold for designation includes behaviours already associated with peaceful protest movements, and the decision-making power rests entirely with the </w:t>
       </w:r>
       <w:r w:rsidR="002853ED">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ecretary of </w:t>
       </w:r>
       <w:r w:rsidR="002853ED">
         <w:t>s</w:t>
       </w:r>
       <w:r>
@@ -1128,58 +1111,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49EF464D" w14:textId="38DB9D6C" w:rsidR="007D7FD0" w:rsidRDefault="00D30351" w:rsidP="00967395">
       <w:r>
         <w:t xml:space="preserve">There is no longer an opportunity to amend the bill </w:t>
       </w:r>
       <w:r w:rsidR="007D7FD0">
         <w:t xml:space="preserve">to decrease the restrictions it will place on protests around places of worship and on the use of face coverings at protests. But we ask MPs to </w:t>
       </w:r>
       <w:r w:rsidR="008D1743">
         <w:t xml:space="preserve">draw attention to the impact of these </w:t>
       </w:r>
       <w:r w:rsidR="00A30086">
         <w:t>clauses</w:t>
       </w:r>
       <w:r w:rsidR="008D1743">
         <w:t xml:space="preserve"> if the opportunity arises during the final debates on the bill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0C1C7B" w14:textId="716B3BFF" w:rsidR="00967395" w:rsidRPr="00967395" w:rsidRDefault="006536AE" w:rsidP="00413822">
       <w:r w:rsidRPr="006536AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>C</w:t>
-[...6 lines deleted...]
-        <w:t>lause 164</w:t>
+        <w:t>Clause 164</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D7943">
         <w:t xml:space="preserve">on places of worship is vaguely worded </w:t>
       </w:r>
       <w:r w:rsidR="00F458B2">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="008D7943">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F458B2">
         <w:t>in places</w:t>
       </w:r>
       <w:r w:rsidR="008D7943" w:rsidRPr="008D7943">
         <w:t> like central London, you’re almost always </w:t>
       </w:r>
       <w:r w:rsidR="00F458B2">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="008D7943" w:rsidRPr="008D7943">
         <w:t>in the vicinity</w:t>
       </w:r>
@@ -1221,54 +1197,51 @@
       </w:r>
       <w:r w:rsidR="00413822">
         <w:t>people</w:t>
       </w:r>
       <w:r w:rsidR="008D7943" w:rsidRPr="008D7943">
         <w:t xml:space="preserve"> from entering the place of worship. This is a very low threshold and very difficult for police to determine. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A429B8" w14:textId="77777777" w:rsidR="00437A0E" w:rsidRDefault="00967395" w:rsidP="00636C4E">
       <w:r w:rsidRPr="00967395">
         <w:t>Existing law already allows police to impose conditions where protests intimidate worshippers or disrupt religious services. It also enables police to address racial hatred, religious hatred and incitement to violence. Additional powers should therefore be clearly targeted at intentional intimidation and harassment, not peaceful presence in public space.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC4D82B" w14:textId="75B2AAA3" w:rsidR="0016766F" w:rsidRDefault="006536AE" w:rsidP="00636C4E">
       <w:r>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="001B0886">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>clauses 156–158</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>the</w:t>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00437A0E">
         <w:t xml:space="preserve"> bill creates a ne</w:t>
       </w:r>
       <w:r w:rsidR="00A808B6">
         <w:t>w offence of concealing your identity at a protest. The police could impose a blanket ban on items that conceal identity in a designated area</w:t>
       </w:r>
       <w:r w:rsidR="005A3A9E">
         <w:t xml:space="preserve"> where they think an offence is likely</w:t>
       </w:r>
       <w:r w:rsidR="00A808B6">
         <w:t xml:space="preserve">, with no individual suspicion </w:t>
       </w:r>
       <w:r w:rsidR="005A3A9E">
         <w:t xml:space="preserve">or reasonable belief of criminality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D4C93C" w14:textId="612911B7" w:rsidR="000662C3" w:rsidRDefault="0016766F" w:rsidP="0016766F">
       <w:r w:rsidRPr="0016766F">
         <w:t xml:space="preserve">Such measures </w:t>
       </w:r>
       <w:r w:rsidR="00437A0E">
         <w:t xml:space="preserve">are unjustified and </w:t>
       </w:r>
       <w:r w:rsidRPr="0016766F">
@@ -1282,67 +1255,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6829F7F2" w14:textId="1A1A4A80" w:rsidR="000662C3" w:rsidRPr="0016766F" w:rsidRDefault="000662C3" w:rsidP="000662C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Further information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AB787C" w14:textId="4775CDA4" w:rsidR="00144633" w:rsidRPr="00144633" w:rsidRDefault="00144633" w:rsidP="00144633">
       <w:r>
         <w:t>We look forward to working with you to improve this legislation</w:t>
       </w:r>
       <w:r w:rsidR="00487A82">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If you would like to discuss </w:t>
       </w:r>
       <w:r w:rsidR="00487A82">
         <w:t xml:space="preserve">anything </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">further, please </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>further, please contact:</w:t>
+      </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Da Costa</w:t>
+        <w:t>Grace Da Costa</w:t>
       </w:r>
       <w:r w:rsidR="000662C3">
         <w:t>, Public Affairs and Media Manager</w:t>
       </w:r>
       <w:r w:rsidR="006018A5">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="004624C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>graced@quaker.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00144633">
         <w:t>020 7663 1138</w:t>
       </w:r>
       <w:r w:rsidR="006018A5">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="000662C3">
@@ -1372,139 +1333,139 @@
         <w:t>020 7663 1017</w:t>
       </w:r>
       <w:r w:rsidR="006018A5">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00144633" w:rsidRPr="00144633" w:rsidSect="00642CA2">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="1474" w:right="1134" w:bottom="1474" w:left="1134" w:header="925" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77224AA1" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB">
+    <w:p w14:paraId="7A3461C2" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08AA8C3B" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB">
+    <w:p w14:paraId="36A4AEDA" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E97D7C4" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB"/>
+    <w:p w14:paraId="0882CC2E" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D8893257-55D1-417F-8409-A7CEA78213E0}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{9F50530E-DC5E-4D3F-98BB-F1E11F259A22}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{06745392-7007-463D-AD55-B04467531264}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{F2C70F5B-B937-4567-84EC-309AA82475AB}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{E6BBEFC3-567F-4701-A2FA-D4D8DB6EA86F}"/>
   </w:font>
   <w:font w:name="Roboto Slab">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="200002FF" w:usb1="0000005B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId4" w:fontKey="{CE940F7B-675C-4F7B-B69B-94FA266E39B5}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{943AAF93-A293-4771-A271-E88280AB21ED}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeue-Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{F5A9D715-1FE9-47CA-9E52-385FBD893B64}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{2368DAEE-FBBB-4BE9-BDFA-4497ECF0B113}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FAABEEF" w14:textId="77777777" w:rsidR="005B180E" w:rsidRDefault="005B180E" w:rsidP="00485EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -1587,65 +1548,65 @@
       <w:rPr>
         <w:rStyle w:val="FooterChar"/>
       </w:rPr>
       <w:t>| Registered charity number 1127633</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="516BE86D" w14:textId="3CC122EA" w:rsidR="005B180E" w:rsidRDefault="005B180E" w:rsidP="00485EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="33C08B12" w14:textId="77777777" w:rsidR="005B180E" w:rsidRDefault="005B180E" w:rsidP="00485EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5413D9B8" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB">
+    <w:p w14:paraId="31106903" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BE7B9E5" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB">
+    <w:p w14:paraId="639D5EA8" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69B70286" w14:textId="77777777" w:rsidR="00232E63" w:rsidRDefault="00232E63" w:rsidP="00485EDB"/>
+    <w:p w14:paraId="257DC5AD" w14:textId="77777777" w:rsidR="008F56CD" w:rsidRDefault="008F56CD" w:rsidP="00485EDB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="5773888A" w14:paraId="5F983E9F" w14:textId="77777777" w:rsidTr="5773888A">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
@@ -1745,51 +1706,51 @@
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="62709B7C" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:611.1pt;height:125.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCisYiofQIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJhUDEBkVBqSoh&#10;QIWKs+O1E0tej2s72aS/vjPezaO0F6rm4Mys5/nNN7653TaWbVSIBlzFB2clZ8pJqI1bVvz7y/zT&#10;FWcxCVcLC05VfKciv518/HDT+rEawgpsrQLDIC6OW1/xVUp+XBRRrlQj4hl45fBSQ2hEQjUsizqI&#10;FqM3thiW5WXRQqh9AKlixK933SWf5PhaK5ketY4qMVtxrC3lM+RzQWcxuRHjZRB+ZWRfhviHKhph&#10;HCY9hLoTSbB1MH+EaowMEEGnMwlNAVobqXIP2M2gfNPN80p4lXtBcKI/wBT/X1j5sHn2TwFhaH0c&#10;RxSpi60ODf1jfWybwdodwFLbxCR+HI0uy+sRYirxbnBxfTEYZjiLo7sPMX1R0DASKh5wGhkksbmP&#10;CVOi6d6EskWwpp4ba7NCDFAzG9hG4OwWyyHNCj1+s7KOtZh9OCqpEIEE0lZ0SRxQqDzfxiQkmTVN&#10;xT+X9OtDWUeZVKZJVxGG9+c1JTrCkaW0s4qMrfumNDN1RqWrMywXVGZHKmQ9VrKnFpabHchQYzXv&#10;9O1djkW+07/rDJ1yfnDp4O9wGTMIJ82RuIB694S9QLco0cu5wdndi5ieRMDNGHDa9vSIh7aA2EMv&#10;cbaC8PNv38keCYu3nLW4aRWPP9YiKM7sV4dUviivaHrpVAmnyuJUcetmBkgILASry+L51YAChGSz&#10;iqIO0LziwzClzKgLJzF/xWUKe2WWuoHh0yLVdJrNcCW9SPfu2UtKQKgRP1+2ryL4nsQJ+f8A+80U&#10;4zdc7mzJ08F0nUCbTPQjtj21cJ0zm/unh96LUz1bHR/IyS8AAAD//wMAUEsDBBQABgAIAAAAIQAk&#10;POL42wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BSsNAEIbvgu+wjOBF2k2CSonZFBHsoULB&#10;6EFv2+w0CWZnY2bbxrd36qXOYWD4f775iuXke3XAkbtABtJ5AgqpDq6jxsD72/NsAYqjJWf7QGjg&#10;BxmW5eVFYXMXjvSKhyo2SiDEuTXQxjjkWnPdorc8DwOSZLswehvlHBvtRnsUuO91liT32tuO5ENr&#10;B3xqsf6q9t5AUvHtR7b+TFe0vnnZfW94tenYmOur6fEBVMQpnstw0hd1KMVpG/bkWPXCkN7fPmWZ&#10;DKitgewuzUCXhf6vX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorGIqH0CAABoBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJDzi+NsAAAAG&#10;AQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="#09c [3214]" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="03F28FE9" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:611.1pt;height:125.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCisYiofQIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJhUDEBkVBqSoh&#10;QIWKs+O1E0tej2s72aS/vjPezaO0F6rm4Mys5/nNN7653TaWbVSIBlzFB2clZ8pJqI1bVvz7y/zT&#10;FWcxCVcLC05VfKciv518/HDT+rEawgpsrQLDIC6OW1/xVUp+XBRRrlQj4hl45fBSQ2hEQjUsizqI&#10;FqM3thiW5WXRQqh9AKlixK933SWf5PhaK5ketY4qMVtxrC3lM+RzQWcxuRHjZRB+ZWRfhviHKhph&#10;HCY9hLoTSbB1MH+EaowMEEGnMwlNAVobqXIP2M2gfNPN80p4lXtBcKI/wBT/X1j5sHn2TwFhaH0c&#10;RxSpi60ODf1jfWybwdodwFLbxCR+HI0uy+sRYirxbnBxfTEYZjiLo7sPMX1R0DASKh5wGhkksbmP&#10;CVOi6d6EskWwpp4ba7NCDFAzG9hG4OwWyyHNCj1+s7KOtZh9OCqpEIEE0lZ0SRxQqDzfxiQkmTVN&#10;xT+X9OtDWUeZVKZJVxGG9+c1JTrCkaW0s4qMrfumNDN1RqWrMywXVGZHKmQ9VrKnFpabHchQYzXv&#10;9O1djkW+07/rDJ1yfnDp4O9wGTMIJ82RuIB694S9QLco0cu5wdndi5ieRMDNGHDa9vSIh7aA2EMv&#10;cbaC8PNv38keCYu3nLW4aRWPP9YiKM7sV4dUviivaHrpVAmnyuJUcetmBkgILASry+L51YAChGSz&#10;iqIO0LziwzClzKgLJzF/xWUKe2WWuoHh0yLVdJrNcCW9SPfu2UtKQKgRP1+2ryL4nsQJ+f8A+80U&#10;4zdc7mzJ08F0nUCbTPQjtj21cJ0zm/unh96LUz1bHR/IyS8AAAD//wMAUEsDBBQABgAIAAAAIQAk&#10;POL42wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BSsNAEIbvgu+wjOBF2k2CSonZFBHsoULB&#10;6EFv2+w0CWZnY2bbxrd36qXOYWD4f775iuXke3XAkbtABtJ5AgqpDq6jxsD72/NsAYqjJWf7QGjg&#10;BxmW5eVFYXMXjvSKhyo2SiDEuTXQxjjkWnPdorc8DwOSZLswehvlHBvtRnsUuO91liT32tuO5ENr&#10;B3xqsf6q9t5AUvHtR7b+TFe0vnnZfW94tenYmOur6fEBVMQpnstw0hd1KMVpG/bkWPXCkN7fPmWZ&#10;DKitgewuzUCXhf6vX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorGIqH0CAABoBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJDzi+NsAAAAG&#10;AQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="#09c [3214]" stroked="f" strokeweight="1pt">
               <v:stroke miterlimit="4"/>
               <v:textbox inset="4pt,4pt,4pt,4pt"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CB31F2" wp14:editId="4C47FA90">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>180340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1260000" cy="1260000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
@@ -2445,86 +2406,88 @@
     <w:rsid w:val="00182B7D"/>
     <w:rsid w:val="00184E95"/>
     <w:rsid w:val="001935E2"/>
     <w:rsid w:val="001951A2"/>
     <w:rsid w:val="001B0455"/>
     <w:rsid w:val="001B0886"/>
     <w:rsid w:val="001C17F6"/>
     <w:rsid w:val="001C1CBB"/>
     <w:rsid w:val="001C46DF"/>
     <w:rsid w:val="001D4DEE"/>
     <w:rsid w:val="001D57F4"/>
     <w:rsid w:val="001E52E0"/>
     <w:rsid w:val="001F051D"/>
     <w:rsid w:val="001F08AE"/>
     <w:rsid w:val="001F2A89"/>
     <w:rsid w:val="00201628"/>
     <w:rsid w:val="002042B1"/>
     <w:rsid w:val="0021127D"/>
     <w:rsid w:val="00221480"/>
     <w:rsid w:val="00230E3D"/>
     <w:rsid w:val="002312FF"/>
     <w:rsid w:val="0023242F"/>
     <w:rsid w:val="00232E63"/>
     <w:rsid w:val="002365F0"/>
     <w:rsid w:val="002458CD"/>
+    <w:rsid w:val="00252AEA"/>
     <w:rsid w:val="0025413C"/>
     <w:rsid w:val="00261112"/>
     <w:rsid w:val="00263A7B"/>
     <w:rsid w:val="00273C96"/>
     <w:rsid w:val="00275BD8"/>
     <w:rsid w:val="00276DA3"/>
     <w:rsid w:val="002833BF"/>
     <w:rsid w:val="00283889"/>
     <w:rsid w:val="002853ED"/>
     <w:rsid w:val="00292F48"/>
     <w:rsid w:val="00294671"/>
     <w:rsid w:val="002A6A0E"/>
     <w:rsid w:val="002B52D8"/>
     <w:rsid w:val="002D6BA5"/>
     <w:rsid w:val="002F2C71"/>
     <w:rsid w:val="002F30C9"/>
     <w:rsid w:val="002F7F4A"/>
     <w:rsid w:val="0031154F"/>
     <w:rsid w:val="00321C65"/>
     <w:rsid w:val="003237B4"/>
     <w:rsid w:val="00330ECF"/>
     <w:rsid w:val="003528A4"/>
     <w:rsid w:val="00356BFD"/>
     <w:rsid w:val="0036327F"/>
     <w:rsid w:val="00363860"/>
     <w:rsid w:val="003702FA"/>
     <w:rsid w:val="00377F23"/>
     <w:rsid w:val="00387BA3"/>
     <w:rsid w:val="00390E8D"/>
     <w:rsid w:val="00394CF3"/>
     <w:rsid w:val="003A3217"/>
     <w:rsid w:val="003A5D77"/>
     <w:rsid w:val="003A644D"/>
     <w:rsid w:val="003A74AD"/>
     <w:rsid w:val="003B3C2C"/>
     <w:rsid w:val="003B5CDD"/>
+    <w:rsid w:val="003B7AE2"/>
     <w:rsid w:val="003C02DF"/>
     <w:rsid w:val="003C56E0"/>
     <w:rsid w:val="003D6FAE"/>
     <w:rsid w:val="003E0D08"/>
     <w:rsid w:val="003E1FD5"/>
     <w:rsid w:val="003E7D56"/>
     <w:rsid w:val="00413822"/>
     <w:rsid w:val="00415135"/>
     <w:rsid w:val="00417252"/>
     <w:rsid w:val="00424E14"/>
     <w:rsid w:val="00436122"/>
     <w:rsid w:val="00437A0E"/>
     <w:rsid w:val="00444339"/>
     <w:rsid w:val="00447B66"/>
     <w:rsid w:val="0046463E"/>
     <w:rsid w:val="00485EDB"/>
     <w:rsid w:val="00486797"/>
     <w:rsid w:val="00487A82"/>
     <w:rsid w:val="0049609D"/>
     <w:rsid w:val="004972AE"/>
     <w:rsid w:val="00497CA8"/>
     <w:rsid w:val="004A08EC"/>
     <w:rsid w:val="004A762C"/>
     <w:rsid w:val="004B3A98"/>
     <w:rsid w:val="004D5594"/>
@@ -2566,157 +2529,164 @@
     <w:rsid w:val="005F470C"/>
     <w:rsid w:val="005F4C26"/>
     <w:rsid w:val="006018A5"/>
     <w:rsid w:val="0060494D"/>
     <w:rsid w:val="006156E1"/>
     <w:rsid w:val="00627622"/>
     <w:rsid w:val="00635ED2"/>
     <w:rsid w:val="006361A1"/>
     <w:rsid w:val="00636C4E"/>
     <w:rsid w:val="006374F1"/>
     <w:rsid w:val="00642CA2"/>
     <w:rsid w:val="00644729"/>
     <w:rsid w:val="006457C6"/>
     <w:rsid w:val="006508AE"/>
     <w:rsid w:val="006536AE"/>
     <w:rsid w:val="00660589"/>
     <w:rsid w:val="00666FA1"/>
     <w:rsid w:val="006742C6"/>
     <w:rsid w:val="00674E29"/>
     <w:rsid w:val="00675C51"/>
     <w:rsid w:val="00676859"/>
     <w:rsid w:val="006804C8"/>
     <w:rsid w:val="00684BF9"/>
     <w:rsid w:val="0068705D"/>
     <w:rsid w:val="00695300"/>
+    <w:rsid w:val="006955D1"/>
     <w:rsid w:val="006A2561"/>
     <w:rsid w:val="006A4388"/>
     <w:rsid w:val="006A66EE"/>
+    <w:rsid w:val="006A68F3"/>
     <w:rsid w:val="006B4BD1"/>
     <w:rsid w:val="006C4D4B"/>
     <w:rsid w:val="006D0C07"/>
     <w:rsid w:val="006D1316"/>
     <w:rsid w:val="006D69F5"/>
     <w:rsid w:val="006D7527"/>
     <w:rsid w:val="006E38E5"/>
     <w:rsid w:val="006F0DCB"/>
     <w:rsid w:val="00702D86"/>
     <w:rsid w:val="00705717"/>
     <w:rsid w:val="00706860"/>
     <w:rsid w:val="00711880"/>
     <w:rsid w:val="0071441D"/>
     <w:rsid w:val="00721064"/>
     <w:rsid w:val="00721B73"/>
     <w:rsid w:val="007326CF"/>
     <w:rsid w:val="00732743"/>
     <w:rsid w:val="00732F90"/>
     <w:rsid w:val="00736816"/>
     <w:rsid w:val="007448CD"/>
     <w:rsid w:val="00745314"/>
     <w:rsid w:val="0074538A"/>
+    <w:rsid w:val="007464FF"/>
     <w:rsid w:val="007475AB"/>
     <w:rsid w:val="00757C27"/>
     <w:rsid w:val="0076347D"/>
     <w:rsid w:val="007635FC"/>
     <w:rsid w:val="00764610"/>
     <w:rsid w:val="00770F0B"/>
     <w:rsid w:val="00775562"/>
     <w:rsid w:val="00775B72"/>
+    <w:rsid w:val="00787DEF"/>
     <w:rsid w:val="007A1AAD"/>
     <w:rsid w:val="007B1F02"/>
     <w:rsid w:val="007B6EE3"/>
     <w:rsid w:val="007D7FD0"/>
     <w:rsid w:val="007E161D"/>
     <w:rsid w:val="007F73CF"/>
     <w:rsid w:val="00807DA7"/>
     <w:rsid w:val="008159EE"/>
     <w:rsid w:val="00815BC0"/>
     <w:rsid w:val="00816D62"/>
     <w:rsid w:val="008248EB"/>
     <w:rsid w:val="00831BB3"/>
     <w:rsid w:val="008378BA"/>
+    <w:rsid w:val="00853D53"/>
     <w:rsid w:val="00870C72"/>
     <w:rsid w:val="00872FFA"/>
     <w:rsid w:val="00873277"/>
     <w:rsid w:val="00873D2C"/>
     <w:rsid w:val="008845E8"/>
     <w:rsid w:val="008A60A9"/>
     <w:rsid w:val="008B3CD8"/>
     <w:rsid w:val="008B5BDC"/>
     <w:rsid w:val="008B7FEB"/>
     <w:rsid w:val="008C5751"/>
     <w:rsid w:val="008D1743"/>
     <w:rsid w:val="008D36C4"/>
     <w:rsid w:val="008D7943"/>
     <w:rsid w:val="008E7F46"/>
+    <w:rsid w:val="008F56CD"/>
     <w:rsid w:val="00905744"/>
     <w:rsid w:val="0090762C"/>
     <w:rsid w:val="00910C51"/>
     <w:rsid w:val="009135B0"/>
     <w:rsid w:val="00915B0F"/>
     <w:rsid w:val="00916766"/>
     <w:rsid w:val="00921147"/>
     <w:rsid w:val="009256EA"/>
     <w:rsid w:val="009324DE"/>
     <w:rsid w:val="00936C3D"/>
     <w:rsid w:val="00950F98"/>
     <w:rsid w:val="009543FF"/>
     <w:rsid w:val="00961EDA"/>
     <w:rsid w:val="00967395"/>
     <w:rsid w:val="00970C75"/>
     <w:rsid w:val="00971DBD"/>
     <w:rsid w:val="009723D6"/>
     <w:rsid w:val="00977E26"/>
     <w:rsid w:val="009835F6"/>
     <w:rsid w:val="00983967"/>
     <w:rsid w:val="009862BE"/>
     <w:rsid w:val="0099161A"/>
     <w:rsid w:val="00996363"/>
     <w:rsid w:val="0099650A"/>
     <w:rsid w:val="009A1A15"/>
     <w:rsid w:val="009A2FB2"/>
     <w:rsid w:val="009A65B6"/>
     <w:rsid w:val="009A702A"/>
     <w:rsid w:val="009B0170"/>
     <w:rsid w:val="009B5BFA"/>
     <w:rsid w:val="009B613D"/>
     <w:rsid w:val="009C53E1"/>
     <w:rsid w:val="009C5F25"/>
     <w:rsid w:val="009E2AB6"/>
     <w:rsid w:val="009E35E7"/>
     <w:rsid w:val="009E6D9D"/>
     <w:rsid w:val="009F0675"/>
     <w:rsid w:val="009F0BDC"/>
     <w:rsid w:val="009F522E"/>
     <w:rsid w:val="009F5364"/>
     <w:rsid w:val="009F536D"/>
     <w:rsid w:val="009F6E03"/>
     <w:rsid w:val="00A0040C"/>
     <w:rsid w:val="00A03286"/>
     <w:rsid w:val="00A066C1"/>
     <w:rsid w:val="00A07A62"/>
     <w:rsid w:val="00A10CBB"/>
+    <w:rsid w:val="00A135DF"/>
     <w:rsid w:val="00A15A86"/>
     <w:rsid w:val="00A30086"/>
     <w:rsid w:val="00A32652"/>
     <w:rsid w:val="00A34DD8"/>
     <w:rsid w:val="00A50D7C"/>
     <w:rsid w:val="00A54C17"/>
     <w:rsid w:val="00A57080"/>
     <w:rsid w:val="00A61E0E"/>
     <w:rsid w:val="00A62A16"/>
     <w:rsid w:val="00A6523E"/>
     <w:rsid w:val="00A65BE6"/>
     <w:rsid w:val="00A808B6"/>
     <w:rsid w:val="00A90C14"/>
     <w:rsid w:val="00A90D6D"/>
     <w:rsid w:val="00AB5248"/>
     <w:rsid w:val="00AC2697"/>
     <w:rsid w:val="00AC45B8"/>
     <w:rsid w:val="00AC5B19"/>
     <w:rsid w:val="00AC61F5"/>
     <w:rsid w:val="00AD3CB7"/>
     <w:rsid w:val="00AD7952"/>
     <w:rsid w:val="00AD7D8B"/>
     <w:rsid w:val="00AF2A06"/>
     <w:rsid w:val="00AF45C0"/>
     <w:rsid w:val="00AF53FA"/>
@@ -2755,61 +2725,64 @@
     <w:rsid w:val="00C56DBE"/>
     <w:rsid w:val="00C60197"/>
     <w:rsid w:val="00C65511"/>
     <w:rsid w:val="00C71A38"/>
     <w:rsid w:val="00C763B4"/>
     <w:rsid w:val="00C76A92"/>
     <w:rsid w:val="00C861DD"/>
     <w:rsid w:val="00C87146"/>
     <w:rsid w:val="00C92684"/>
     <w:rsid w:val="00C971E9"/>
     <w:rsid w:val="00C97368"/>
     <w:rsid w:val="00CA45E8"/>
     <w:rsid w:val="00CC626B"/>
     <w:rsid w:val="00CD1638"/>
     <w:rsid w:val="00CD24AA"/>
     <w:rsid w:val="00CD2BA2"/>
     <w:rsid w:val="00CE4AE4"/>
     <w:rsid w:val="00CE612C"/>
     <w:rsid w:val="00CF7879"/>
     <w:rsid w:val="00CF7BD2"/>
     <w:rsid w:val="00D01638"/>
     <w:rsid w:val="00D12209"/>
     <w:rsid w:val="00D24944"/>
     <w:rsid w:val="00D27B38"/>
     <w:rsid w:val="00D30351"/>
+    <w:rsid w:val="00D42EA0"/>
     <w:rsid w:val="00D4497D"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D4730C"/>
+    <w:rsid w:val="00D52425"/>
     <w:rsid w:val="00D53337"/>
     <w:rsid w:val="00D53C84"/>
     <w:rsid w:val="00D57B85"/>
     <w:rsid w:val="00D81C88"/>
     <w:rsid w:val="00D83F9F"/>
     <w:rsid w:val="00D850E5"/>
     <w:rsid w:val="00D87B7F"/>
     <w:rsid w:val="00D936F8"/>
+    <w:rsid w:val="00D96901"/>
     <w:rsid w:val="00DA09DC"/>
     <w:rsid w:val="00DA0D6F"/>
     <w:rsid w:val="00DA28F9"/>
     <w:rsid w:val="00DA3E65"/>
     <w:rsid w:val="00DB5074"/>
     <w:rsid w:val="00DB7263"/>
     <w:rsid w:val="00DC489B"/>
     <w:rsid w:val="00DC722E"/>
     <w:rsid w:val="00DD60C8"/>
     <w:rsid w:val="00DE0037"/>
     <w:rsid w:val="00DE0966"/>
     <w:rsid w:val="00DE0C21"/>
     <w:rsid w:val="00DF0A73"/>
     <w:rsid w:val="00E06189"/>
     <w:rsid w:val="00E0733B"/>
     <w:rsid w:val="00E13479"/>
     <w:rsid w:val="00E22108"/>
     <w:rsid w:val="00E26C35"/>
     <w:rsid w:val="00E36E2F"/>
     <w:rsid w:val="00E45EE9"/>
     <w:rsid w:val="00E50A4C"/>
     <w:rsid w:val="00E51C19"/>
     <w:rsid w:val="00E561A9"/>
     <w:rsid w:val="00E57A6B"/>
     <w:rsid w:val="00E62C21"/>
@@ -6046,73 +6019,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="QiB24-04" id="{334B7686-9691-4339-A153-73409F721806}" vid="{ABFC97FF-EBAA-4510-AA65-7D9380114840}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1dbb5a6-a303-4bc5-993e-d65bb0a86fee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051A607F35BBA2441A8641962F58090B5" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7dbf6efb8e5b35477940931aa762788">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1dbb5a6-a303-4bc5-993e-d65bb0a86fee" xmlns:ns3="6a71921e-0546-4eff-8c24-16859a0ebbe4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2f74fd7968e050a60c02ee03ff21186" ns2:_="" ns3:_="">
     <xsd:import namespace="a1dbb5a6-a303-4bc5-993e-d65bb0a86fee"/>
     <xsd:import namespace="6a71921e-0546-4eff-8c24-16859a0ebbe4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6285,111 +6245,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1D3D3ED-F8FA-4D10-9F0F-B4DDA75500D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a1dbb5a6-a303-4bc5-993e-d65bb0a86fee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98F20563-5FB2-4917-8EEA-B69022134917}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a1dbb5a6-a303-4bc5-993e-d65bb0a86fee"/>
     <ds:schemaRef ds:uri="6a71921e-0546-4eff-8c24-16859a0ebbe4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A83B61-E25A-436A-97A3-7CE763EFFEDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68679829-CEF7-4E0F-9734-8001437ADB40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>922</Words>
-  <Characters>5258</Characters>
+  <Words>928</Words>
+  <Characters>5296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>Quakers in Britain</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6168</CharactersWithSpaces>
+  <CharactersWithSpaces>6212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5242936</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:graced@quaker.org.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>